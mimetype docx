--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -4,71 +4,71 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08C6F057" w14:textId="77777777" w:rsidR="00F15270" w:rsidRDefault="00F15270" w:rsidP="0091292C">
+    <w:p w14:paraId="08C6F057" w14:textId="3171A37E" w:rsidR="00F15270" w:rsidRDefault="00056419" w:rsidP="0091292C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C0BF59C" wp14:editId="54D24086">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F99F90E" wp14:editId="34BD85B2">
             <wp:extent cx="5760720" cy="1920240"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-            <wp:docPr id="532556415" name="Image 1"/>
+            <wp:docPr id="1068308076" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="532556415" name="Image 532556415"/>
+                    <pic:cNvPr id="1068308076" name="Image 1068308076"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1920240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -241,69 +241,72 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091292C"/>
+    <w:rsid w:val="00056419"/>
     <w:rsid w:val="002E704D"/>
     <w:rsid w:val="008A3359"/>
     <w:rsid w:val="008C65F5"/>
     <w:rsid w:val="0091292C"/>
     <w:rsid w:val="0094020F"/>
+    <w:rsid w:val="00B2638F"/>
     <w:rsid w:val="00DD27A5"/>
     <w:rsid w:val="00E80BA8"/>
     <w:rsid w:val="00F15270"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1567,70 +1570,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010002FB491A62470746A7C89F9E062306E5" ma:contentTypeVersion="19" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="4d871342460a0b4bae69d913d3052ce1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72240726-9bee-4269-9237-2fdaf2612422" xmlns:ns3="f4f49dca-ca54-4ebd-8ebb-294b759f41db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cbb95b65d9ec46661cf08bfae911df7d" ns2:_="" ns3:_="">
     <xsd:import namespace="72240726-9bee-4269-9237-2fdaf2612422"/>
     <xsd:import namespace="f4f49dca-ca54-4ebd-8ebb-294b759f41db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -1847,105 +1830,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f4f49dca-ca54-4ebd-8ebb-294b759f41db" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="72240726-9bee-4269-9237-2fdaf2612422">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D896B83-1A04-48BC-AC6D-F7C0AF955140}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6971549-B662-4FCC-89DC-F417641B3489}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="72240726-9bee-4269-9237-2fdaf2612422"/>
     <ds:schemaRef ds:uri="f4f49dca-ca54-4ebd-8ebb-294b759f41db"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F391F81-509D-4C05-B777-6A060372882C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D896B83-1A04-48BC-AC6D-F7C0AF955140}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4f49dca-ca54-4ebd-8ebb-294b759f41db"/>
+    <ds:schemaRef ds:uri="72240726-9bee-4269-9237-2fdaf2612422"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>152</Words>
   <Characters>839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Audrey SALAMI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010002FB491A62470746A7C89F9E062306E5</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>